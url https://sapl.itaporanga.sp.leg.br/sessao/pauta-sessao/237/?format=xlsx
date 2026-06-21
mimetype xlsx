--- v0 (2026-05-01)
+++ v1 (2026-06-21)
@@ -10,113 +10,116 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="27">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica nº 1 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDIR</t>
   </si>
   <si>
     <t>Acrescenta parágrafos ao art. 123 da Lei Orgânica do Município de Itaporanga para dispor sobre as emendas parlamentares individuais impositivas.</t>
   </si>
   <si>
+    <t>Proposição aprovada</t>
+  </si>
+  <si>
+    <t>Requerimento nº 33 de 2026</t>
+  </si>
+  <si>
+    <t>Zizi</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações e documentos referentes ao Pregão Eletrônico nº 162/2025, vinculado ao Processo Administrativo nº 289/2025.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 34 de 2026</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal o envio de informações e documentos referentes ao Termo Aditivo da Ata de Registro de Preços nº 086/2025 - Pregão Eletrônico nº 134/2025 - Registro de Preços nº 095/2025, relativo à contratação de empresa para fornecimento de combustíveis destinados à frota municipal.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Fábio Bruno Gurgel Benini - Prefeito Municipal</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do artigo 2º da Lei Municipal nº 2.398, de 22 de maio de 2019, para incluir as escolas públicas e privadas entre os beneficiários da gratuidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Aguardando leitura no Expediente</t>
+  </si>
+  <si>
     <t>Proposição inclusa na Ordem do Dia</t>
-  </si>
-[...28 lines deleted...]
-    <t>Aguardando leitura no Expediente</t>
   </si>
   <si>
     <t>Indicação nº 37 de 2026</t>
   </si>
   <si>
     <t>Marcio Rodrigo</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências visando à instalação de redutor de velocidade do tipo lombada na Rua Rui Benck, no Bairro Rio Verde, nas proximidades do nº 61.</t>
   </si>
   <si>
     <t>Indicação nº 38 de 2026</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências para atendimento de solicitações diretas da população relativas à implantação de redutores de velocidade e criação de canal de comunicação com a SEMUTRAN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -554,108 +557,108 @@
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1780</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1781</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1782</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1783</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>