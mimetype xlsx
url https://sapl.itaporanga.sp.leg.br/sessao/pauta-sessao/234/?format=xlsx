--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -10,140 +10,143 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="52">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>CPFO - Comissão Permanente de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição das Contas do Poder Executivo Municipal, relativas ao exercício financeiro de 2023.</t>
   </si>
   <si>
+    <t>Proposição aprovada</t>
+  </si>
+  <si>
+    <t>Requerimento nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Rita Nute</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações acerca da revogação do Decreto nº 3.568, de 25 de julho de 2023, que previa alterações no sentido de circulação de diversas vias públicas do Município.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Thomas Morita</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações sobre a execução do contrato de fornecimento de caminhão compactador de resíduos sólidos destinado à coleta de lixo no Município.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Zizi</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações e esclarecimentos acerca do Processo Licitatório nº 195/2025 – Concorrência Eletrônica nº 007/2025, destinado à contratação de empresa especializada em engenharia civil para a construção de uma unidade básica de saúde (UBS).</t>
+  </si>
+  <si>
+    <t>Requerimento nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações e esclarecimentos acerca do Processo Licitatório nº 035/2026 – Pregão Eletrônico nº 020/2026, destinado à contratação de empresa especializada para prestação de serviços de coleta seletiva da fração passível de resíduos recicláveis.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Fábio Bruno Gurgel Benini - Prefeito Municipal</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.623, de 08 de dezembro de 2025, para modificar a descrição do imóvel a ser adquirido pelo Município de Itaporanga e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Aguardando leitura no Expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Igor Proença</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a credenciar farmácias privadas para o fornecimento excepcional e emergencial de medicamentos constantes da relação municipal de medicamentos, em caso de indisponibilidade na rede pública municipal de saúde.</t>
+  </si>
+  <si>
     <t>Proposição inclusa na Ordem do Dia</t>
-  </si>
-[...55 lines deleted...]
-    <t>Autoriza o Poder Executivo Municipal a credenciar farmácias privadas para o fornecimento excepcional e emergencial de medicamentos constantes da relação municipal de medicamentos, em caso de indisponibilidade na rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>Indicação nº 18 de 2026</t>
   </si>
   <si>
     <t>Elias Pé de Pano</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências visando à ampliação da oferta de vagas para realização de exames laboratoriais na rede municipal de saúde.</t>
   </si>
   <si>
     <t>Indicação nº 19 de 2026</t>
   </si>
   <si>
     <t>Reitera ao Executivo Municipal a Indicação nº 086/2025, que solicita a adoção das providências necessárias para a poda dos pinheiros kaizuka localizados no canteiro central da Avenida Santa Cruz.</t>
   </si>
   <si>
     <t>Indicação nº 20 de 2026</t>
   </si>
   <si>
     <t>Marcio Rodrigo</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências para instalação de redutor de velocidade do tipo lombada na Rua João Batista de Almeida Tristão, nas proximidades do nº 973, na Vila Alvorada.</t>
   </si>
@@ -689,288 +692,288 @@
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1740</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1741</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" t="s">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>1742</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>1743</v>
       </c>
       <c r="B12" t="s">
         <v>22</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>1744</v>
       </c>
       <c r="B13" t="s">
         <v>22</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>1745</v>
       </c>
       <c r="B14" t="s">
         <v>22</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1746</v>
       </c>
       <c r="B15" t="s">
         <v>22</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>1747</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>1748</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>1749</v>
       </c>
       <c r="B18" t="s">
         <v>22</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>1750</v>
       </c>
       <c r="B19" t="s">
         <v>22</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>1751</v>
       </c>
       <c r="B20" t="s">
         <v>22</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>1752</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>