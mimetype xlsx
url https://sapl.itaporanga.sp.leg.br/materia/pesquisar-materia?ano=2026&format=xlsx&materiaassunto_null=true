--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -10,85 +10,103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="742" uniqueCount="356">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1753</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MEDIR</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1753/proposta_de_emenda_a_lei_organica_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafos ao art. 123 da Lei Orgânica do Município de Itaporanga para dispor sobre as emendas parlamentares individuais impositivas.</t>
+  </si>
+  <si>
     <t>1693</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Fábio Bruno Gurgel Benini</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1693/projeto_de_lei_do_executivo_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual na remuneração dos servidores públicos ativos, inativos e Agentes Políticos no Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1694/projeto_de_lei_do_executivo_002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual na remuneração dos Estagiários do Município de Itaporanga/SP, e dá outras providências.</t>
@@ -120,110 +138,158 @@
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1724/projeto_de_lei_do_executivo_006-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.506, de 15 de junho de 2022, que “autoriza a celebração de convênio com a Polícia Militar do Estado de São Paulo e cria a gratificação por desempenho de atividade delegada, nos termos que especifica, a ser paga aos policiais militares que exercem atividade municipal delegada, e dá outras providências”.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1738/projeto_de_lei_do_executivo_007-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.623, de 08 de dezembro de 2025, para modificar a descrição do imóvel a ser adquirido pelo Município de Itaporanga e dá outras providências.</t>
   </si>
   <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1779/projeto_de_lei_do_executivo_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do artigo 2º da Lei Municipal nº 2.398, de 22 de maio de 2019, para incluir as escolas públicas e privadas entre os beneficiários da gratuidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1784</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1784/projeto_de_lei_do_executivo_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização legislativa para declarar bens inservíveis e alienação através de leilão e providências correlatas.</t>
+  </si>
+  <si>
     <t>1696</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>Mesa Diretora - MEDIR</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1696/projeto_de_lei_do_legislativo_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da revisão geral anual e de reajuste nos vencimentos dos servidores da Câmara Municipal de Itaporanga, Estado de São Paulo.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>Rita Nute, Zé Bezerra</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1710/projeto_de_lei_do_legislativo_002-2026.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Angelino de Oliveira" no Município de Itaporanga e dá outras providências.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>Igor Proença</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1739/projeto_de_lei_do_legislativo_003-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a credenciar farmácias privadas para o fornecimento excepcional e emergencial de medicamentos constantes da relação municipal de medicamentos, em caso de indisponibilidade na rede pública municipal de saúde.</t>
   </si>
   <si>
+    <t>1754</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Rita Nute</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1754/projeto_de_lei_do_legislativo_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no calendário oficial de datas e eventos do Município de Itaporanga o “Abril Laranja”, mês de prevenção e combate à crueldade contra os animais.</t>
+  </si>
+  <si>
     <t>1737</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CPFO - Comissão Permanente de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1737/projeto_de_decreto_legislativo_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição das Contas do Poder Executivo Municipal, relativas ao exercício financeiro de 2023.</t>
   </si>
   <si>
+    <t>1755</t>
+  </si>
+  <si>
+    <t>Elias Pé de Pano</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1755/projeto_de_decreto_legislativo_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Honorário Itaporanguense ao Senhor Valdir Batista Loureiro.</t>
+  </si>
+  <si>
     <t>1711</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1711/projeto_de_resolucao_001-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 5/2024, que estabelece procedimentos para a realização de pesquisa de preços para aquisição de bens e contratação de serviços em geral nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Marcio Rodrigo</t>
@@ -237,116 +303,107 @@
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>Zizi</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1698/requerimento_002-2026.pdf</t>
   </si>
   <si>
     <t>Reitera ao Poder Executivo Municipal requerimento de informações sobre servidores, funções e gratificações nos departamentos da Administração Municipal de Itaporanga/SP.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1699/requerimento_003-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações detalhadas sobre os convênios firmados com o Hospital e Maternidade Nossa Senhora das Graças, bem como outras informações correlatas.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1700/requerimento_004-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações formais acerca da não concessão do adicional de insalubridade em grau máximo (40%) aos profissionais que compõem a equipe de saúde bucal da rede municipal, abrangendo dentistas e auxiliares.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1701/requerimento_005-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações formais acerca da existência de previsão para realização de concurso público destinado ao provimento do cargo de auxiliar de dentista.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1712/requerimento_006-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações sobre a roçadeira hidráulica adquirida pela Administração Municipal.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1713/requerimento_007-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações acerca da execução de serviços de manutenção e recuperação da estrada rural IRG-365, localizada no Bairro Capituva.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1714/requerimento_008-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações e esclarecimentos técnicos acerca do Projeto de Lei nº 5/2026, bem como dos impactos orçamentários decorrentes de sua execução.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1715/requerimento_009-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações e esclarecimentos referentes ao Processo Licitatório nº 001/2026 – Pregão Eletrônico nº 001/2026, que trata da contratação de empresa especializada para prestação de serviços de monitores de transporte escolar.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Nilton Piá</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1716/requerimento_010-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações acerca do processo licitatório destinado à aquisição de cestas compostas por gêneros alimentícios e produtos de higiene, fornecidas aos servidores municipais.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luciana</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1717/requerimento_011-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações acerca da fila de espera para cirurgias eletivas no âmbito da rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>1725</t>
@@ -405,98 +462,251 @@
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1729/requerimento_016-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações e esclarecimentos acerca do Processo Licitatório nº 028/2026 – Pregão Eletrônico nº 014/2026 – Registro de Preços nº 010/2026, destinado à contratação de empresa especializada na locação de banheiros químicos e estruturas para eventos.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1730/requerimento_017-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações detalhadas acerca das providências adotadas ou previstas para solução do problema de escoamento de águas pluviais no Bairro Rio Verde.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>Rita Nute</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1740/requerimento_018-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações acerca da revogação do Decreto nº 3.568, de 25 de julho de 2023, que previa alterações no sentido de circulação de diversas vias públicas do Município.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Thomas Morita</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1741/requerimento_019-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações sobre a execução do contrato de fornecimento de caminhão compactador de resíduos sólidos destinado à coleta de lixo no Município.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1742/requerimento_020-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações e esclarecimentos acerca do Processo Licitatório nº 195/2025 – Concorrência Eletrônica nº 007/2025, destinado à contratação de empresa especializada em engenharia civil para a construção de uma unidade básica de saúde (UBS).</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1743/requerimento_021-2026.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações e esclarecimentos acerca do Processo Licitatório nº 035/2026 – Pregão Eletrônico nº 020/2026, destinado à contratação de empresa especializada para prestação de serviços de coleta seletiva da fração passível de resíduos recicláveis.</t>
   </si>
   <si>
+    <t>1756</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1756/requerimento_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações sobre eventual repasse mensal de recursos pelo Município.</t>
+  </si>
+  <si>
+    <t>1757</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1757/requerimento_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações sobre o impacto financeiro decorrente da modernização do sistema de iluminação pública, com a substituição de lâmpadas convencionais por lâmpadas de LED.</t>
+  </si>
+  <si>
+    <t>1758</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1758/requerimento_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações sobre a arrecadação e a destinação dos recursos provenientes de multas de trânsito, bem como acerca do Projeto de Orientação de Tráfego elaborado para a SEMUTRAN.</t>
+  </si>
+  <si>
+    <t>1759</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1759/requerimento_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações acerca da execução da Atividade Delegada durante o exercício de 2025.</t>
+  </si>
+  <si>
+    <t>1760</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1760/requerimento_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações acerca da contratualização celebrada com o Hospital e Maternidade Nossa Senhora das Graças (Processo nº 03/2025 – Convênio de Contratualização SUS).</t>
+  </si>
+  <si>
+    <t>1761</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1761/requerimento_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações e documentos sobre despesas com a manutenção da frota municipal, no período de 1º de janeiro de 2025 até a presente data do exercício de 2026.</t>
+  </si>
+  <si>
+    <t>1762</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1762/requerimento_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações e documentos acerca dos critérios adotados pelo Poder Executivo Municipal para exoneração e manutenção de agentes políticos e ocupantes de cargos comissionados, no contexto de contenção de despesas da Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>1763</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1763/requerimento_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações detalhadas e documentadas acerca da aplicação dos recursos da Educação, especialmente os provenientes do FUNDEB e dos 25% constitucionais destinados à manutenção e ao desenvolvimento do ensino.</t>
+  </si>
+  <si>
+    <t>1764</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1764/requerimento_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações complementares acerca da realização de cirurgias eletivas, bem como de pequenas cirurgias, no âmbito da rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1771/requerimento_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações detalhadas sobre multas, autuações e penalidades administrativas aplicadas ao Município, bem como acerca das medidas adotadas para sua regularização.</t>
+  </si>
+  <si>
+    <t>1772</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1772/requerimento_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações detalhadas acerca da regularidade dos repasses financeiros às entidades do Terceiro Setor.</t>
+  </si>
+  <si>
+    <t>1780</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1780/requerimento_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal informações e documentos referentes ao Pregão Eletrônico nº 162/2025, vinculado ao Processo Administrativo nº 289/2025.</t>
+  </si>
+  <si>
+    <t>1781</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1781/requerimento_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Executivo Municipal o envio de informações e documentos referentes ao Termo Aditivo da Ata de Registro de Preços nº 086/2025 - Pregão Eletrônico nº 134/2025 - Registro de Preços nº 095/2025, relativo à contratação de empresa para fornecimento de combustíveis destinados à frota municipal.</t>
+  </si>
+  <si>
     <t>1702</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1702/indicacao_001-2026.pdf</t>
   </si>
   <si>
     <t>Reitera ao Poder Executivo Municipal indicação de providências para a disponibilização de uniformes aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1703/indicacao_002-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências para autorizar o pagamento retroativo de direitos funcionais suspensos durante a pandemia da Covid-19.</t>
   </si>
   <si>
     <t>1704</t>
@@ -516,53 +726,50 @@
   <si>
     <t>Indica ao Executivo Municipal que sejam adotadas providências visando à melhoria das condições sanitárias e estruturais da Piscina Pública Municipal, especialmente no que se refere aos banheiros de uso coletivo.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1706/indicacao_005-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação e organização de uma área exclusiva, acessível e sinalizada para pessoas com deficiência (PCDs) durante a realização da Festa do Peão de Rodeio no município de Itaporanga.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1718/indicacao_006-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam adotadas providências urgentes para a retirada e substituição da grelha antiga situada no cruzamento da Rua João Panzarin com a Rua Pedro de Oliveira Lara, no Bairro Campinho.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>Elias Pé de Pano</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1719/indicacao_007-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências para a realização de serviços de manutenção nos portões das ESFs e do Centro de Saúde do Município.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1720/indicacao_008-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências para a aquisição de ensiladeira destinada ao atendimento dos pequenos produtores rurais do Município.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1721/indicacao_009-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam adotadas providências para a substituição dos ventiladores existentes no prédio do Centro de Referência de Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>1722</t>
@@ -654,123 +861,249 @@
   <si>
     <t>Reitera ao Executivo Municipal a Indicação nº 086/2025, que solicita a adoção das providências necessárias para a poda dos pinheiros kaizuka localizados no canteiro central da Avenida Santa Cruz.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_020-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências para instalação de redutor de velocidade do tipo lombada na Rua João Batista de Almeida Tristão, nas proximidades do nº 973, na Vila Alvorada.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_021-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o estudo de viabilidade para elaboração de projeto de lei destinado a regulamentar, de forma mais específica e rigorosa, a obrigação de limpeza, conservação e manutenção de terrenos urbanos particulares localizados no Município.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_022-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a viabilidade de instituir o Sistema Municipal de Embarque e Desembarque de Alunos nas proximidades de escolas e creches.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>Zé Bezerra</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_023-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências para realização de cursos de capacitação destinados a profissionais da rede pública que atuam no atendimento de alunos com deficiência ou outras necessidades educacionais específicas.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1750/indicacao_024-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências para convocação de vigias aprovados em concurso público vigente, com destinação de parte do efetivo para atuação nas unidades escolares do Município.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1751/indicacao_025-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências com vistas à instalação de containers de lixo de grande capacidade em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_026-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de providências administrativas e legislativas necessárias para garantir a imediata aplicação e cumprimento da Lei Federal nº 15.326, de 06 de janeiro de 2026, no âmbito do Município.</t>
   </si>
   <si>
+    <t>1765</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1765/indicacao_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de providências para a instalação de redutor de velocidade do tipo lombada na Rua Rafael Vita, nas proximidades do nº 467.</t>
+  </si>
+  <si>
+    <t>1766</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1766/indicacao_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a análise de viabilidade para aquisição de torno mecânico destinado à Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>1767</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1767/indicacao_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de providências para a implantação de redutor de velocidade do tipo lombada na Rua Rui Benck, no local especificado.</t>
+  </si>
+  <si>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1768/indicacao_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de estudo técnico de viabilidade visando à regularização fundiária do loteamento Nova Rio Verde.</t>
+  </si>
+  <si>
+    <t>1769</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1769/indicacao_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que seja avaliada a conveniência e oportunidade de encaminhamento de projeto de lei instituindo Programa Municipal de Incentivo à Denúncia Responsável de Infrações Administrativas e Ambientais no Município de Itaporanga/SP.</t>
+  </si>
+  <si>
+    <t>1770</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1770/indicacao_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de providências visando à contratação de médico especialista em Neurologia para atendimento na rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1773</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1773/indicacao_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de providências para a realização de serviços de limpeza urbana e manutenção em vias públicas do Município.</t>
+  </si>
+  <si>
+    <t>1774</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1774/indicacao_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de providências para a realização de serviços de manutenção e melhoria da segurança viária em trecho da Rua 7 de Setembro.</t>
+  </si>
+  <si>
+    <t>1775</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1775/indicacao_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de providências visando à fiscalização e orientação de estabelecimentos farmacêuticos quanto à utilização indevida de publicidade relacionada a programas de medicamentos gratuitos, como o Programa Farmácia Popular do Brasil.</t>
+  </si>
+  <si>
+    <t>1776</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1776/indicacao_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal providências para a implantação de lombada (redutor de velocidade) na Rua Jorge Zimerman, no trecho compreendido entre os números 742 e 802.</t>
+  </si>
+  <si>
+    <t>1782</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1782/indicacao_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de providências visando à instalação de redutor de velocidade do tipo lombada na Rua Rui Benck, no Bairro Rio Verde, nas proximidades do nº 61.</t>
+  </si>
+  <si>
+    <t>1783</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1783/indicacao_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de providências para atendimento de solicitações diretas da população relativas à implantação de redutores de velocidade e criação de canal de comunicação com a SEMUTRAN.</t>
+  </si>
+  <si>
     <t>1707</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1707/mocao_001-2026.pdf</t>
   </si>
   <si>
     <t>À Rede Municipal de Ensino pelo trabalho de excelência, pelo comprometimento e pela dedicação demonstrados ao longo do ano de 2025, que culminaram na conquista da classificação ouro no Selo Nacional Compromisso com a Alfabetização.</t>
+  </si>
+  <si>
+    <t>1777</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Denúncia</t>
+  </si>
+  <si>
+    <t>http://sapl.itaporanga.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Requer a formação de Comissão Processante contra o Senhor Prefeito de Itaporanga, Fábio Bruno Gurgel Benini.</t>
+  </si>
+  <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>Requer a formação de Comissão Processante contra o Vereador Alerson Ferreira da Silva.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer do Tribunal de Contas do Est. de SP</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de São Paulo</t>
   </si>
   <si>
     <t>http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1708/parecer_do_tribunal_de_contas_001-2026.pdf</t>
   </si>
   <si>
     <t>Processo Eletrônico TC-004357.989.23-5 contendo o Parecer Prévio relativo às contas do exercício de 2023 do Poder Executivo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1092,67 +1425,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1693/projeto_de_lei_do_executivo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1694/projeto_de_lei_do_executivo_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1695/projeto_de_lei_do_executivo_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1709/projeto_de_lei_do_executivo_005-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1724/projeto_de_lei_do_executivo_006-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1738/projeto_de_lei_do_executivo_007-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1696/projeto_de_lei_do_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1710/projeto_de_lei_do_legislativo_002-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1739/projeto_de_lei_do_legislativo_003-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1737/projeto_de_decreto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1711/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1697/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1698/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1699/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1700/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1701/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1712/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1713/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1714/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1715/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1716/requerimento_010-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1717/requerimento_011-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1725/requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1726/requerimento_013-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1727/requerimento_014-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1728/requerimento_015-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1729/requerimento_016-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1730/requerimento_017-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1740/requerimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1741/requerimento_019-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1742/requerimento_020-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1743/requerimento_021-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1702/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1703/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1704/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1705/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1706/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1718/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1719/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1720/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1721/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1722/indicacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1723/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1731/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1732/indicacao_013-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1733/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1734/indicacao_015-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1735/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1736/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1744/indicacao_018-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1745/indicacao_019-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_020-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_021-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_022-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_023-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1750/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1751/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1707/mocao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1708/parecer_do_tribunal_de_contas_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1753/proposta_de_emenda_a_lei_organica_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1693/projeto_de_lei_do_executivo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1694/projeto_de_lei_do_executivo_002-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1695/projeto_de_lei_do_executivo_003-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1709/projeto_de_lei_do_executivo_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1724/projeto_de_lei_do_executivo_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1738/projeto_de_lei_do_executivo_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1779/projeto_de_lei_do_executivo_009-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1784/projeto_de_lei_do_executivo_010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1696/projeto_de_lei_do_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1710/projeto_de_lei_do_legislativo_002-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1739/projeto_de_lei_do_legislativo_003-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1754/projeto_de_lei_do_legislativo_004-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1737/projeto_de_decreto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1755/projeto_de_decreto_legislativo_002-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1711/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1697/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1698/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1699/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1700/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1701/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1712/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1713/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1714/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1715/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1716/requerimento_010-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1717/requerimento_011-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1725/requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1726/requerimento_013-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1727/requerimento_014-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1728/requerimento_015-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1729/requerimento_016-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1730/requerimento_017-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1740/requerimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1741/requerimento_019-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1742/requerimento_020-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1743/requerimento_021-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1756/requerimento_022-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1757/requerimento_023-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1758/requerimento_024-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1759/requerimento_025-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1760/requerimento_026-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1761/requerimento_027-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1762/requerimento_028-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1763/requerimento_029-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1764/requerimento_030-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1771/requerimento_031-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1772/requerimento_032-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1780/requerimento_033-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1781/requerimento_034-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1702/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1703/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1704/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1705/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1706/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1718/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1719/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1720/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1721/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1722/indicacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1723/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1731/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1732/indicacao_013-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1733/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1734/indicacao_015-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1735/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1736/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1744/indicacao_018-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1745/indicacao_019-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_020-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_021-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_022-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_023-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1750/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1751/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1765/indicacao_027-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1766/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1767/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1768/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1769/indicacao_031-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1770/indicacao_032-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1773/indicacao_033-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1774/indicacao_034-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1775/indicacao_035-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1776/indicacao_036-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1782/indicacao_037-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1783/indicacao_038-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1707/mocao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporanga.sp.leg.br/media/sapl/public/materialegislativa/2026/1708/parecer_do_tribunal_de_contas_001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H61"/>
+  <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1172,1574 +1505,2400 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
         <v>17</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>51</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12" t="s">
+      <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...5 lines deleted...]
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="E18" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="E20" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="E21" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>31</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H23" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" t="s">
+        <v>85</v>
+      </c>
+      <c r="F24" t="s">
+        <v>86</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>109</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" t="s">
+        <v>85</v>
+      </c>
+      <c r="F25" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" t="s">
+        <v>84</v>
+      </c>
+      <c r="E26" t="s">
+        <v>85</v>
+      </c>
+      <c r="F26" t="s">
+        <v>90</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" t="s">
+        <v>84</v>
+      </c>
+      <c r="E27" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" t="s">
+        <v>116</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" t="s">
+        <v>84</v>
+      </c>
+      <c r="E28" t="s">
+        <v>85</v>
+      </c>
+      <c r="F28" t="s">
         <v>121</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="G28" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>125</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>84</v>
+      </c>
+      <c r="E29" t="s">
+        <v>85</v>
+      </c>
+      <c r="F29" t="s">
+        <v>60</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>129</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>84</v>
+      </c>
+      <c r="E30" t="s">
+        <v>85</v>
+      </c>
+      <c r="F30" t="s">
+        <v>116</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="F30" t="s">
+      <c r="H30" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" t="s">
+        <v>84</v>
+      </c>
+      <c r="E31" t="s">
+        <v>85</v>
+      </c>
+      <c r="F31" t="s">
+        <v>116</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>137</v>
+      </c>
+      <c r="D32" t="s">
+        <v>84</v>
+      </c>
+      <c r="E32" t="s">
+        <v>85</v>
+      </c>
+      <c r="F32" t="s">
+        <v>90</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
         <v>139</v>
-      </c>
-[...19 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>141</v>
+      </c>
+      <c r="D33" t="s">
+        <v>84</v>
+      </c>
+      <c r="E33" t="s">
+        <v>85</v>
+      </c>
+      <c r="F33" t="s">
+        <v>90</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
         <v>143</v>
-      </c>
-[...19 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" t="s">
+        <v>85</v>
+      </c>
+      <c r="F34" t="s">
+        <v>60</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H34" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>149</v>
       </c>
       <c r="D35" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E35" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F35" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>153</v>
+      </c>
+      <c r="D36" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" t="s">
+        <v>85</v>
+      </c>
+      <c r="F36" t="s">
+        <v>154</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B36" t="s">
-[...14 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>158</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E37" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F37" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H37" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>161</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>25</v>
+        <v>162</v>
       </c>
       <c r="D38" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E38" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F38" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>29</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E39" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F39" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H39" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>170</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E40" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F40" t="s">
-        <v>168</v>
+        <v>65</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>88</v>
+        <v>174</v>
       </c>
       <c r="D41" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E41" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F41" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H41" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>92</v>
+        <v>178</v>
       </c>
       <c r="D42" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E42" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F42" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>96</v>
+        <v>182</v>
       </c>
       <c r="D43" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E43" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F43" t="s">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H43" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>101</v>
+        <v>186</v>
       </c>
       <c r="D44" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E44" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F44" t="s">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>106</v>
+        <v>190</v>
       </c>
       <c r="D45" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E45" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F45" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="H45" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>110</v>
+        <v>194</v>
       </c>
       <c r="D46" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E46" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F46" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>114</v>
+        <v>198</v>
       </c>
       <c r="D47" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E47" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F47" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="H47" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>118</v>
+        <v>202</v>
       </c>
       <c r="D48" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E48" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F48" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="H48" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>122</v>
+        <v>206</v>
       </c>
       <c r="D49" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E49" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F49" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="H49" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>126</v>
+        <v>210</v>
       </c>
       <c r="D50" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E50" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F50" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="H50" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>130</v>
+        <v>214</v>
       </c>
       <c r="D51" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E51" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F51" t="s">
-        <v>168</v>
+        <v>90</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="H51" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>135</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>148</v>
+        <v>218</v>
       </c>
       <c r="E52" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="F52" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="H52" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>140</v>
+        <v>23</v>
       </c>
       <c r="D53" t="s">
-        <v>148</v>
+        <v>218</v>
       </c>
       <c r="E53" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="F53" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="H53" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="D54" t="s">
-        <v>148</v>
+        <v>218</v>
       </c>
       <c r="E54" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="F54" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="H54" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>214</v>
+        <v>64</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>218</v>
       </c>
       <c r="E55" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="F55" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="H55" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
+        <v>31</v>
+      </c>
+      <c r="D56" t="s">
         <v>218</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="F56" t="s">
-        <v>219</v>
+        <v>60</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>223</v>
+        <v>35</v>
       </c>
       <c r="D57" t="s">
-        <v>148</v>
+        <v>218</v>
       </c>
       <c r="E57" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="F57" t="s">
-        <v>219</v>
+        <v>90</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="H57" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>227</v>
+        <v>39</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>218</v>
       </c>
       <c r="E58" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="F58" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="H58" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>231</v>
+        <v>109</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>218</v>
       </c>
       <c r="E59" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="F59" t="s">
-        <v>68</v>
+        <v>121</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="H59" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D60" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="E60" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="F60" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="H60" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
+        <v>47</v>
+      </c>
+      <c r="D61" t="s">
+        <v>218</v>
+      </c>
+      <c r="E61" t="s">
+        <v>219</v>
+      </c>
+      <c r="F61" t="s">
+        <v>65</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H61" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>249</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>120</v>
+      </c>
+      <c r="D62" t="s">
+        <v>218</v>
+      </c>
+      <c r="E62" t="s">
+        <v>219</v>
+      </c>
+      <c r="F62" t="s">
+        <v>65</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H62" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>252</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>125</v>
+      </c>
+      <c r="D63" t="s">
+        <v>218</v>
+      </c>
+      <c r="E63" t="s">
+        <v>219</v>
+      </c>
+      <c r="F63" t="s">
+        <v>60</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H63" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>129</v>
+      </c>
+      <c r="D64" t="s">
+        <v>218</v>
+      </c>
+      <c r="E64" t="s">
+        <v>219</v>
+      </c>
+      <c r="F64" t="s">
+        <v>86</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H64" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>258</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>133</v>
+      </c>
+      <c r="D65" t="s">
+        <v>218</v>
+      </c>
+      <c r="E65" t="s">
+        <v>219</v>
+      </c>
+      <c r="F65" t="s">
+        <v>116</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H65" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>261</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>137</v>
+      </c>
+      <c r="D66" t="s">
+        <v>218</v>
+      </c>
+      <c r="E66" t="s">
+        <v>219</v>
+      </c>
+      <c r="F66" t="s">
+        <v>116</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H66" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>264</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>141</v>
+      </c>
+      <c r="D67" t="s">
+        <v>218</v>
+      </c>
+      <c r="E67" t="s">
+        <v>219</v>
+      </c>
+      <c r="F67" t="s">
+        <v>90</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H67" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>267</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>145</v>
+      </c>
+      <c r="D68" t="s">
+        <v>218</v>
+      </c>
+      <c r="E68" t="s">
+        <v>219</v>
+      </c>
+      <c r="F68" t="s">
+        <v>90</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H68" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>270</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>149</v>
+      </c>
+      <c r="D69" t="s">
+        <v>218</v>
+      </c>
+      <c r="E69" t="s">
+        <v>219</v>
+      </c>
+      <c r="F69" t="s">
+        <v>75</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H69" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>153</v>
+      </c>
+      <c r="D70" t="s">
+        <v>218</v>
+      </c>
+      <c r="E70" t="s">
+        <v>219</v>
+      </c>
+      <c r="F70" t="s">
+        <v>65</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H70" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>276</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>158</v>
+      </c>
+      <c r="D71" t="s">
+        <v>218</v>
+      </c>
+      <c r="E71" t="s">
+        <v>219</v>
+      </c>
+      <c r="F71" t="s">
+        <v>86</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H71" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>279</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>162</v>
+      </c>
+      <c r="D72" t="s">
+        <v>218</v>
+      </c>
+      <c r="E72" t="s">
+        <v>219</v>
+      </c>
+      <c r="F72" t="s">
+        <v>86</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H72" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>282</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>166</v>
+      </c>
+      <c r="D73" t="s">
+        <v>218</v>
+      </c>
+      <c r="E73" t="s">
+        <v>219</v>
+      </c>
+      <c r="F73" t="s">
+        <v>60</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H73" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>285</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>170</v>
+      </c>
+      <c r="D74" t="s">
+        <v>218</v>
+      </c>
+      <c r="E74" t="s">
+        <v>219</v>
+      </c>
+      <c r="F74" t="s">
+        <v>286</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H74" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>289</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>174</v>
+      </c>
+      <c r="D75" t="s">
+        <v>218</v>
+      </c>
+      <c r="E75" t="s">
+        <v>219</v>
+      </c>
+      <c r="F75" t="s">
+        <v>286</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H75" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>178</v>
+      </c>
+      <c r="D76" t="s">
+        <v>218</v>
+      </c>
+      <c r="E76" t="s">
+        <v>219</v>
+      </c>
+      <c r="F76" t="s">
+        <v>90</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H76" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>295</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>182</v>
+      </c>
+      <c r="D77" t="s">
+        <v>218</v>
+      </c>
+      <c r="E77" t="s">
+        <v>219</v>
+      </c>
+      <c r="F77" t="s">
+        <v>90</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H77" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>298</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>186</v>
+      </c>
+      <c r="D78" t="s">
+        <v>218</v>
+      </c>
+      <c r="E78" t="s">
+        <v>219</v>
+      </c>
+      <c r="F78" t="s">
+        <v>116</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H78" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>301</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>190</v>
+      </c>
+      <c r="D79" t="s">
+        <v>218</v>
+      </c>
+      <c r="E79" t="s">
+        <v>219</v>
+      </c>
+      <c r="F79" t="s">
+        <v>116</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H79" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>304</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>194</v>
+      </c>
+      <c r="D80" t="s">
+        <v>218</v>
+      </c>
+      <c r="E80" t="s">
+        <v>219</v>
+      </c>
+      <c r="F80" t="s">
+        <v>90</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H80" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>307</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>198</v>
+      </c>
+      <c r="D81" t="s">
+        <v>218</v>
+      </c>
+      <c r="E81" t="s">
+        <v>219</v>
+      </c>
+      <c r="F81" t="s">
+        <v>90</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H81" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>202</v>
+      </c>
+      <c r="D82" t="s">
+        <v>218</v>
+      </c>
+      <c r="E82" t="s">
+        <v>219</v>
+      </c>
+      <c r="F82" t="s">
+        <v>60</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H82" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>313</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>206</v>
+      </c>
+      <c r="D83" t="s">
+        <v>218</v>
+      </c>
+      <c r="E83" t="s">
+        <v>219</v>
+      </c>
+      <c r="F83" t="s">
+        <v>60</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H83" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>316</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>210</v>
+      </c>
+      <c r="D84" t="s">
+        <v>218</v>
+      </c>
+      <c r="E84" t="s">
+        <v>219</v>
+      </c>
+      <c r="F84" t="s">
+        <v>86</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H84" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>319</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>214</v>
+      </c>
+      <c r="D85" t="s">
+        <v>218</v>
+      </c>
+      <c r="E85" t="s">
+        <v>219</v>
+      </c>
+      <c r="F85" t="s">
+        <v>86</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H85" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>322</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>323</v>
+      </c>
+      <c r="D86" t="s">
+        <v>218</v>
+      </c>
+      <c r="E86" t="s">
+        <v>219</v>
+      </c>
+      <c r="F86" t="s">
+        <v>60</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H86" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>326</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>327</v>
+      </c>
+      <c r="D87" t="s">
+        <v>218</v>
+      </c>
+      <c r="E87" t="s">
+        <v>219</v>
+      </c>
+      <c r="F87" t="s">
+        <v>90</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H87" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>330</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>331</v>
+      </c>
+      <c r="D88" t="s">
+        <v>218</v>
+      </c>
+      <c r="E88" t="s">
+        <v>219</v>
+      </c>
+      <c r="F88" t="s">
+        <v>86</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H88" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>334</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>335</v>
+      </c>
+      <c r="D89" t="s">
+        <v>218</v>
+      </c>
+      <c r="E89" t="s">
+        <v>219</v>
+      </c>
+      <c r="F89" t="s">
+        <v>86</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H89" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>338</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>10</v>
       </c>
-      <c r="D61" t="s">
-[...12 lines deleted...]
-        <v>244</v>
+      <c r="D90" t="s">
+        <v>339</v>
+      </c>
+      <c r="E90" t="s">
+        <v>340</v>
+      </c>
+      <c r="F90" t="s">
+        <v>121</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H90" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>343</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>344</v>
+      </c>
+      <c r="E91" t="s">
+        <v>345</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H91" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>348</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>23</v>
+      </c>
+      <c r="D92" t="s">
+        <v>344</v>
+      </c>
+      <c r="E92" t="s">
+        <v>345</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H92" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>350</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>351</v>
+      </c>
+      <c r="E93" t="s">
+        <v>352</v>
+      </c>
+      <c r="F93" t="s">
+        <v>353</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H93" t="s">
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2760,50 +3919,82 @@
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>